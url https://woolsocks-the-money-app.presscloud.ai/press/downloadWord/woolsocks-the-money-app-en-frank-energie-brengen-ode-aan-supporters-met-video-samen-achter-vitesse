--- v0 (2025-12-05)
+++ v1 (2026-07-24)
@@ -174,133 +174,81 @@
         <w:t xml:space="preserve">Uncle Bill is een bureau dat full-service creatieve oplossingen biedt – van merkpositionering en branding tot social content en 360-campagnes. Het bureau werkt voor klanten als Peaks, ABN AMRO, Tikkie, Aquablu, Frank Energie en Woolsocks.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape id="_x0000_s1031" type="#_x0000_t32" style="width:450pt; height:0pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:stroke weight="0.1pt"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Over: Woolsocks - The Money App</w:t>
+        <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">‘’Stop wasting money. Save like never before’’, luidt de slogan van Woolsocks. De nieuwe FinTech, van de oprichters van online broker DeGiro, is meer dan een simpele besparingsapp. Het is een alles-in-één financiële app voor de Europese markt, ontworpen om mensen meer grip te geven op hun geldzaken. Met slimme functies om dagelijks te besparen op boodschappen, aankopen bij populaire webshops en winkels, vaste lasten en meer, helpt Woolsocks gebruikers om het maximale uit hun geld te halen. &lt;br /&gt;
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>